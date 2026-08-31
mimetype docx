--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,64 +24,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aaren San</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Sei freundlich zu Dir selbst. Schließe Freundschaft mit Dir selbst. Es kommt darauf an, wie man etwas tut, nicht was man tut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@aarensan.com | https://vutuv.de/aaren_san</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">PHP | adobe after effects | adobe premiere | apple | backend | css | cubase | dreamweaver | frontend | html5 | javascript | jquery | linux | musikproduktion | mysql | photo &amp; video | photoshop | wavelab | wordpress</w:t>
+        <w:t xml:space="preserve">PHP | adobe after effects | adobe premiere | apple | backend | css | cubase | dreamweaver | frontend | html5 | javascript | jquery | Linux | musikproduktion | mysql | photo &amp; video | photoshop | wavelab | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.aarensan.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>