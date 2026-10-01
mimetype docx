--- v1 (2026-08-14)
+++ v2 (2026-10-01)
@@ -64,63 +64,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Horticulture, Landscaping , Odaebby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2014 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CEO</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">tag-7244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.facebook.com/Odaebby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://www.twitter.com/@Mrodaebby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">@Adedayo Owoade: http://www.LinkedIn.com</w:t>
       </w:r>
     </w:p>