--- v0 (2026-07-30)
+++ v1 (2026-09-03)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adolf Stoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@stoll.click | +41 71 660 08 36 | https://vutuv.de/adolf_761310</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptstrasse 70, 8508 Homburg, Switzerland</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">berufung finden | erfolgreiche partnerschaft | erfolg und erfüllung | freiheit leben | glück und zufriedenheit | lebensfreude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>