--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -15,99 +15,99 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Akif Sahin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blogger / Journalist / Social Media Expert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+49 152 540 23 115 | https://vutuv.de/akif_sahin</w:t>
+        <w:t xml:space="preserve">+49 1525 4023115 | https://vutuv.de/akif_sahin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.05.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.05.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blogging | content-management | journalismus  | social media | css | drupal | html | javascript | php | wordpress</w:t>
+        <w:t xml:space="preserve">blogging | content management | journalismus | social media | css | drupal | html | javascript | PHP | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.akifsahin.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tech-Blog: http://www.dunia.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/dunia.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/akifsahinde</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>