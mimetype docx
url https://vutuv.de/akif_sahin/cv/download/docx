--- v1 (2026-08-14)
+++ v2 (2026-11-02)
@@ -37,51 +37,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 1525 4023115 | https://vutuv.de/akif_sahin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 01.05.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blogging | content management | journalismus | social media | css | drupal | html | javascript | PHP | wordpress</w:t>
+        <w:t xml:space="preserve">blogging | content management | journalismus | social media | CSS | drupal | HTML | JavaScript | PHP | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.akifsahin.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tech-Blog: http://www.dunia.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>