--- v1 (2026-08-18)
+++ v2 (2026-10-01)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alan Plum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alan_plum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 05/16/1985</w:t>
+        <w:t xml:space="preserve">Date of birth: 16/05/1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">arangodb | javascript | react</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>