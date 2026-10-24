--- v2 (2026-10-01)
+++ v3 (2026-10-24)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alan_plum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 16/05/1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">arangodb | javascript | react</w:t>
+        <w:t xml:space="preserve">arangodb | JavaScript | react</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/lnplum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/pluma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Alan_Plum</w:t>
       </w:r>
     </w:p>