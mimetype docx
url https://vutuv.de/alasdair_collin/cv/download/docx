--- v0 (2026-07-22)
+++ v1 (2026-08-18)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alasdair_collin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Joseph-Schumpeter-Allee 1, 53227 Bonn, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.05.1987 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.05.1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Developer, Senacor Technologies AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -89,51 +89,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Developer, Senacor Technologies AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2013 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">EcmaScript | java | javascript | Quantum Computing</w:t>
+        <w:t xml:space="preserve">EcmaScript | Java | javascript | Quantum Computing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/blalasaadri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Alasdair_Collinson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/alasdair-collinson-0683711</w:t>
       </w:r>
     </w:p>