--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Albrecht Stark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/albrecht_stark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1976 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android development | android ndk | android sdk | bash | c++ | datamining | digital signal processing | html 5 | javascript | labview | linux | matlab | mobile applications | mobile internet | opensuse | perl | r | ubuntu</w:t>
+        <w:t xml:space="preserve">android development | android ndk | android sdk | bash | c++ | data mining | digital signal processing | html5 | javascript | labview | Linux | matlab | mobile applications | mobile internet | opensuse | perl | r | ubuntu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">App and Web Development : http://www.appsolutas.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>