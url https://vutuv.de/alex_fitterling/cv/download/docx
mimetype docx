--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alex Fitterling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@sp33c.ch | +41 76 804 51 01 | https://vutuv.de/alex_fitterling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bürenstrasse 22, 2504 Biel/Bienne, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agile coaching | rails | angularjs | scrum | Software-Development | spring | Spring Data Rest | java | Pandas | python | Ruby</w:t>
+        <w:t xml:space="preserve">agile coaching | Ruby on Rails | angularjs | scrum | software development | spring | Spring Data Rest | Java | Pandas | Python | Ruby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.sp33c.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IOT-Platform: http://www.iot-upstream.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>