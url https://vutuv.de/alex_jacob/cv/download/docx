--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alex Jacob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alex_jacob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Project Manager (Web Technologies, Internationale IT), ALDI Einkauf GmbH &amp; Co. oHG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>