--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,97 +19,97 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alexander Benker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">alexander@bebeko.de | https://vutuv.de/alexander_benke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.04.1976 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.04.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, bebeko GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2013 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Berater für Fachbereiche in IT Projekten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Berater für Fachbereiche in IT Projekten | business analyse | IT Consultant | itil | personal productivity | product owner | Requirements Management</w:t>
+        <w:t xml:space="preserve">business analyse | IT Consultant | itil | personal productivity | product owner | requirements-management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Alexander_Benker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/abenker</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>