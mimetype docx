--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,64 +33,64 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alexander_buelk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Gnadenberg 22, 22339 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 22.09.1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 22.09.1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | adobe acrobat | architekturmodellbau | cms wordpress | hands-on-mentalität | reinzeichnung | anpassen und weiterentwicklung der cd | bildcomposing und-bearbeitung | entwickeln von verpackungen und anleg... | erstellen von web-grafiken | gestaltung von messeständen und marke... | gestaltung von radsporttrikotagen + h... | html/css | kommunikation mit externen dienstleis... | konzeptionelle und gestalterische ums... | layouterstellung von fahrradrahmen | logoentwicklung | ms-office | realisierung von produktbeilagen als ... | verkehrsmittelwerbung | webdesign</w:t>
+        <w:t xml:space="preserve">adobe illustrator | adobe indesign | adobe photoshop | adobe acrobat | architekturmodellbau | cms wordpress | hands-on-mentalität | reinzeichnung | bildcomposing und-bearbeitung | erstellen von web-grafiken | html/css | layouterstellung von fahrradrahmen | logoentwicklung | ms office | verkehrsmittelwerbung | webdesign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/pixxelrunner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/pixxelrunner</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>