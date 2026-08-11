--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alexander Derksen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Software Development through AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a.der@web.de | https://vutuv.de/alexander_derks</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">software development | AI | KI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>