--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Python Developer, Open Source warrior who loves Linux and Vim.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Work experience: Python and C/C++ for Backend, API, Low-level.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Companies: NVIDIA, Data Forest, UINTEI (University in Kyiv)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mrestof+work@disroot.org | https://vutuv.de/alexander_golub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/01/2003 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01/01/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Python/C Developer, NVIDIA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -124,51 +124,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2020 - 7/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Worked on a startup with NLP and Computer Vision, but had many roles other than a Python Developer. Developed new functionality for the micro-services to work with new data flowing from another micro-service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">linux | open source | python</w:t>
+        <w:t xml:space="preserve">Linux | open source | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/Mrestof</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">