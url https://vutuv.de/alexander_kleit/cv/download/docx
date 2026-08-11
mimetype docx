--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -37,51 +37,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alexander_kleit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nußbaumstr.12, 80336 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10.04.1984 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 10.04.1984</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Consultant, Bühler Unternehmens- und Personalberatung GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>