--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -20,50 +20,59 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alexander L. Gerlach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alexander_l_ger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pohligstr 1, 50969 Köln, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">klinische psychologie | psychophysiologie | psychotherapie | psychotherapiewirkungsforschung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>