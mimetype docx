--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,99 +19,90 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alexander Plaetrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Relaunch Beratung // Findbarkeit // Online Marketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/alexander_plaet</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber @ ROCKUP Online Marketing, ROCKUP Online Marketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Online Marketing Berater, catchyou GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">digital analytics | digital marketing | online marketing | search experience optimization | web performance optimierung | big data | conversion optimierung | css3 | google adwords | google analytics | html5 | javascript | magento | marketing intelligence | PHP | public relations | relaunch | seo | shopware | typo3 | wordpress</w:t>
+        <w:t xml:space="preserve">digital analytics | digital marketing | online marketing | search experience optimization | web performance optimierung | big data | conversionoptimierung | css3 | google adwords | google analytics | html5 | javascript | magento | marketing intelligence | PHP | public relations | relaunch | seo | shopware | typo3 | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://rockup.berlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/alexanderplaetrich</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>