--- v2 (2026-08-14)
+++ v3 (2026-09-25)
@@ -7,52 +7,50 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alexander van der Steeg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ich bin ein technischer Enthusiast und Lösungsfinder, der seit vielen Jahren versucht mit Technologie das Leben zu verbessern.</w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">alexander.vandersteeg@enteksystems.de | +49 6021 632352 | https://vutuv.de/alexander_vds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Großmannstraße 17, 63808 Haibach, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
@@ -76,51 +74,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CTO, EntekSystems GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">digitalisierung | IT-Asset-Management | Inventarverwaltung | cloud</w:t>
+        <w:t xml:space="preserve">digitalisierung | IT-Asset-Management | Inventarverwaltung | cloud | inventarisierung | itam | sam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | French (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">EntekSystems - Homepage: https://www.enteksystems.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>