--- v3 (2026-09-25)
+++ v4 (2026-11-06)
@@ -87,51 +87,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">digitalisierung | IT-Asset-Management | Inventarverwaltung | cloud | inventarisierung | itam | sam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | French (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | French (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">EntekSystems - Homepage: https://www.enteksystems.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>