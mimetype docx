--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -126,51 +126,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">devop | Elixir | c++ | c | javascript | linux | lua | objective-c | postgresql | qt | Ruby | swift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">web: http://alexbrem.net/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/localhost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/mostly-harmless.bsky.social</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>