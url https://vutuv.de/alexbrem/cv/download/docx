--- v1 (2026-07-28)
+++ v2 (2026-08-19)
@@ -19,59 +19,50 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alex Brem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Art should be an expression against violence!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ab@alexbrem.net | https://vutuv.de/alexbrem</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software &amp; Game Developer | Composer, Against All Odds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2023 - Present</w:t>
@@ -105,51 +96,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freelancer, alexBrem·creativeDevelopment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/1997 - 12/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">devop | Elixir | c++ | c | javascript | linux | lua | objective-c | postgresql | qt | Ruby | swift</w:t>
+        <w:t xml:space="preserve">devop | Elixir | c++ | c | javascript | Linux | lua | objective-c | postgresql | qt | Ruby | swift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">web: http://alexbrem.net/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>