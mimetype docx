--- v0 (2026-08-11)
+++ v1 (2026-09-23)
@@ -6,53 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alkis Kurul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ich helfe dir dabei, den Faktor Zufall aus deinem Vertrieb zu eliminieren.</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Automatisierung ist kein Selbstzweck. Ich baue für dich eine Demand Generation Engine – ein System, das im Hintergrund kontinuierlich qualifizierte Interessenten generiert.</w:t>
+        <w:t xml:space="preserve">Ich helfe dir dabei, den Faktor Zufall aus deinem Vertrieb zu eliminieren. Automatisierung ist kein Selbstzweck. Ich baue für dich eine Demand Generation Engine – ein System, das im Hintergrund kontinuierlich qualifizierte Interessenten generiert.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">alkis@b2b-umsatzoptimierer.de | +49 1512 9516216 | https://vutuv.de/alkis_kurul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">63619 Bad Orb, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -422,51 +420,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: http://www.b2b-umsatzoptimierer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lass' uns mal austauschen!: https://cal.meetergo.com/alkis/30-min-meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Mastodon: https://mastodon.social/@alkis</w:t>
+        <w:t xml:space="preserve">Mastodon: https://b2b-umsatzoptimierer.de/@alkis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/alkiskurul</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>