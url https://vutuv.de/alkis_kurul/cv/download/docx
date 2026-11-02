--- v1 (2026-09-23)
+++ v2 (2026-11-02)
@@ -376,64 +376,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Marketingautomation | Analytische Fähigkeiten | Demand Generation Engine | digitale transformation | Künstliche Intelligenz (KI) | Leadqualifizierung | LinkedIn | Marketingprozesse | Nachfragegenerierung | sales strategy | Umsatz- und Ertragssteigerung | vertriebsprozesse | Wachstumsstrategien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Pipedrive setup for admins: Build, manage and optimize your CRM (Pipedrive, 2026-01) | Pipedrive Essentials for Sales Reps (Pipedrive, 2025-12) | Train-the-Trainer (IHK) (IHK Frankfurt am Main, 2025-02) | Marketing Automation – Marketing-Prozesse und Lead-Generierung automatisieren und optimieren (eMBIS Akademie für Online Marketing, 2023-08) | Grundlagen der Webentwicklung: Berufsperspektive Webentwickler (LinkedIn, 2022-07) | Learning Jira Software (2019) (LinkedIn, 2022-06) | Business Englisch: Online-Vorstellungsgespräche meistern (LinkedIn, 2022-03) | Business Englisch: Erfolgreiche E-Mails verfassen (LinkedIn, 2022-02) | Growth Hacking – Grundlagen (LinkedIn, 2022-01) | Social Selling mit LinkedIn Sales Navigator kennenlernen (LinkedIn, 2022-01)</w:t>
+        <w:t xml:space="preserve">Pipedrive setup for admins: Build, manage and optimize your CRM (Pipedrive, 2026-01) | Pipedrive Essentials for Sales Reps (Pipedrive, 2025-12) | Train-the-Trainer (IHK) (IHK Frankfurt am Main, 2025-02) | Marketing Automation – Marketing-Prozesse und Lead-Generierung automatisieren und optimieren (eMBIS Akademie für Online Marketing, 2023-08) | Grundlagen der Webentwicklung: Berufsperspektive Webentwickler (LinkedIn, 2022-07) | Learning Jira Software (2019) (LinkedIn, 2022-06) | Business Englisch: Online-Vorstellungsgespräche meistern (LinkedIn, 2022-03) | Business Englisch: Erfolgreiche E-Mails verfassen (LinkedIn, 2022-02) | Growth Hacking – Grundlagen (LinkedIn, 2022-01) | Social Selling mit LinkedIn Sales Navigator kennenlernen (LinkedIn, 2022-01) | Linux in der Kommandozeile (Hasso Plattner Institute, 2026-06, expired 2026-06)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate)) | Turkish (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent) | Turkish (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: http://www.b2b-umsatzoptimierer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lass' uns mal austauschen!: https://cal.meetergo.com/alkis/30-min-meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>