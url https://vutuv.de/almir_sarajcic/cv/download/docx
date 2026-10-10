--- v0 (2026-09-16)
+++ v1 (2026-10-10)
@@ -246,50 +246,55 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal website and CV: https://almirsarajcic.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Kogen — open-source software-building system: https://kogen.dev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ElixirDrops — Elixir and Phoenix writing: https://elixirdrops.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Combobulate — conversational website building: https://combobulate.dev</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">elixir.menu — Tools for your Elixir app: https://elixir.menu/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/almir-saraj%C4%8Di%C4%87-8911b4429</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/almirsarajcic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/ultrathinktrash</w:t>
       </w:r>
     </w:p>