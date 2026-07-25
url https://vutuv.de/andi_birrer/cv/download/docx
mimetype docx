--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -11,50 +11,59 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andi Birrer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/andi_birrer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Project Lead tacLOM Entwicklung, TerreActive AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>