--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andi Birrer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/andi_birrer</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Project Lead tacLOM Entwicklung, TerreActive AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2011 - Present</w:t>
@@ -140,51 +131,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1996 - 10/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Entwicklung von Webbanking und anderen Webapplikationen für die Finanzindustrie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elixir | javascript | postgresql | rails | redis | Ruby</w:t>
+        <w:t xml:space="preserve">Elixir | javascript | postgresql | redis | Ruby | Ruby on Rails</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>