--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">André Menne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@andre-menne.de | +49 2330 989633 | https://vutuv.de/andre_menne</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vertragsfotograf, Deutscher Bundestag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2014 - Present</w:t>
@@ -155,51 +146,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Studium der Wirtschaftswissenschaften, Ruhr-Universität Bochum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1997 - 2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">360°-fotografie | digitale bildbearbeitung | typo3 | webentwicklung | adobe photoshop | architekturfotografie | Fotografie | it-consulting | it-service | konzeption von websites | kugelpanoramen ind high-end-qualittät | programmierung von websites | virtuelle rundgänge | voip lösungen | vr | webhosting | websites</w:t>
+        <w:t xml:space="preserve">360°-fotografie | digitale bildbearbeitung | typo3 | webentwicklung | adobe photoshop | architekturfotografie | Fotografie | it-consulting | it-service | konzeption von websites | programmierung von websites | virtuelle rundgänge | voip lösungen | vr | webhosting | websites</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">André Menne Websolutions: http://www.andre-menne.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">REALITY-ZOOM GbR | 360°-Fotografie: http://www.reality-zoom.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>