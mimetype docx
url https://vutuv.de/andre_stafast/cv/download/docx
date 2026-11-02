--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">TYPO3 Developer, inmedium werbeagentur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">typo3 | css | extbase | html | javascript | PHP</w:t>
+        <w:t xml:space="preserve">typo3 | CSS | extbase | HTML | JavaScript | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.stafast.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>