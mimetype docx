--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,64 +28,64 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">andreas@billmann.de | https://vutuv.de/andreas_billman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ringstrasse 17, 74382 Neckarwestheim, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12.10.1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 12.10.1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ajax | css | html | html5 | codeigniter | contao | groovy | hibernate | j2ee | java | javafx | jee | jmockit | jpa | jquery | mockito | ooa | ood | PHP | rcp | responsive web-design | rest | spring | swing | testing | testng | wordpress | xhtml | xml | xsl | xslt | yui</w:t>
+        <w:t xml:space="preserve">ajax | css | html | html5 | codeigniter | contao | groovy | hibernate | j2ee | Java | javafx | jee | jmockit | jpa | jquery | mockito | ooa | ood | PHP | rcp | responsive webdesign | rest | spring | swing | testing | testng | wordpress | xhtml | xml | xsl | xslt | yui</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Billmann IT - Blog: http://www.billmann.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>