--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andreas Gehret</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/andreas_gehret</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 13.06.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 13.06.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | Elixir | Phoenix Framework | rails | Ruby | führung | javascript | projektmanagement | software engineering management | tech due diligences</w:t>
+        <w:t xml:space="preserve">css | Elixir | Phoenix Framework | Ruby | Ruby on Rails | führung | javascript | projektmanagement | software engineering management | tech due diligences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Privates Blog: http://blog.gehret.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING Profil: https://www.xing.com/profile/Andreas_Gehret</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>