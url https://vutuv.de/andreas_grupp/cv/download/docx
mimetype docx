--- v0 (2026-10-18)
+++ v1 (2026-11-07)
@@ -284,64 +284,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">bildung | datenschutz | Linux | network management | network security</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">CompTIA A+ (CompTIA, 2004-05) | CompTIA Linux+ (CompTIA, 2003-05) | CCNA (Cisco Systems, 2022-01, expired 2025-01) | CCNA Security (Cisco Systems, 2018-07, expired 2022-01) | CCNA Routing and Switching (Cisco Systems, 2009-07, expired 2022-01) | LPIC-1 (Linux Professional Institute, 2006-05, expired 2012-05)</w:t>
+        <w:t xml:space="preserve">CompTIA A+ (CompTIA, 2004-05) | CompTIA Linux+ (CompTIA, 2003-05) | CCNA (Cisco Systems, 2022-01, expired 2025-01) | CCNA Security (Cisco Systems, 2018-07, expired 2022-01) | CCNA Routing and Switching (Cisco Systems, 2009-07, expired 2022-01) | LPIC-1 (Linux Professional Institute, 2006-05, expired 2012-05) | CCNA Routing and Switching (Cisco Systems, 2001-12, expired 2004-12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate)) | French (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent) | French (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Privater Blog / Homepage: https://grupp-web.de/cms/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>