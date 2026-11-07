--- v2 (2026-08-19)
+++ v3 (2026-11-07)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software-Entwickler, MEDISinn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | javascript | newsletter | PHP | social media</w:t>
+        <w:t xml:space="preserve">CSS | HTML | JavaScript | newsletter | PHP | social media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">MEDISinn - Gesundheitsmanagement neu definiert: https://www.medisinn.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Psychische Gefährdungsbeurteilung - PGB.online: https://www.pgb.online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>