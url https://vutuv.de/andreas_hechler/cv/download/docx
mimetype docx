--- v0 (2026-09-03)
+++ v1 (2026-11-02)
@@ -520,51 +520,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AWS Certified Developer – Associate (Amazon Web Services (AWS), 2026-07) | Professional Scrum Master™ I (PSM I) (Scrum.org, 2020-01) | Professional Scrum Product Owner I (Scrum.org, 2019-12) | Verfahrensbeistand nach § 158 FamFG (Bundesakademie für Kirche und Diakonie, 2013-08) | Betzavta-Trainer (Landeszentrale für politische Bildung Berlin, 2010-06) | Jugendgruppenleiter (JuLeiCa) (Landesjugendring Berlin, 2008-08)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient)) | French (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | French (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://andreashechler.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>