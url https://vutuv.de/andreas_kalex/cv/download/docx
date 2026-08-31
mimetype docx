--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/andreas_kalex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09.10.1959 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 09.10.1959</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT Support und Anwendungsbetreuung, Gemeinde Rellingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -312,51 +312,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Master of Arts (MA), Universität Hamburg / University of Hamburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1982 - 1990</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Dokumentationserfahrung | IT Client Support | User Help Desk | Active directory (basics) | CallCenter | Exchange (basics) | IServ | Kundendienst | MS Dynamics Nav (basics) | Rehasport | support | Support CallCenter Software</w:t>
+        <w:t xml:space="preserve">Dokumentationserfahrung | IT Client Support | User Help Desk | Active directory (basics) | call center | Exchange (basics) | IServ | Kundendienst | MS Dynamics Nav (basics) | Rehasport | support | Support CallCenter Software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>