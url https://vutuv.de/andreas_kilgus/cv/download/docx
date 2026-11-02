--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -138,64 +138,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Student, Regionales Rechenzentrum Franken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1991 - 9/1994</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">softwareentwicklung | administration | backend | beratung | cms | css | frontend | html | individualsoftware | javascript | Linux | netzwerke | PHP | plattformübergreifend | server | sql | xml</w:t>
+        <w:t xml:space="preserve">softwareentwicklung | administration | backend | beratung | cms | CSS | frontend | HTML | individualsoftware | JavaScript | Linux | netzwerke | PHP | plattformübergreifend | server | sql | xml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Andreas_Kilgus</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">