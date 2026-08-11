--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">andreas@klapperich.de | +49 175 5700142 | https://vutuv.de/andreas_klapper</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dornheck 41, 56745 Rieden, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.02.1961 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.02.1961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer =&gt; Entwicklungsleitung =&gt; Software Developer, Rowa Automatisierungssysteme GmbH =&gt; Carefusion =&gt; Bd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -174,51 +174,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dipl Ing (FH), Elektrotechnik, Hochschule Kaiserslautern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1982 - 11/1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | c# / .net | ios | software development | xamarin.forms | angular | asp.net core | delphi | .net core | xamarin</w:t>
+        <w:t xml:space="preserve">android | c#/.net | ios | software development | xamarin.forms | angular | asp.net core | delphi | .net core | xamarin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Apps: https://itunes.apple.com/at/developer/andreas-klapperich/id962154683</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.klapperich.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">github: https://github.com/EifelMono</w:t>
       </w:r>
     </w:p>