--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,64 +28,64 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@cyber-d-sign.de | +49 2058 9781450 | https://vutuv.de/andreas_knof</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dorfstraße 36, 42489 Wülfrath, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 26.03.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 26.03.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | ecommerce | magento | joomla | multimedia agentur | seo | shopware | webseiten erstellung</w:t>
+        <w:t xml:space="preserve">css | e-commerce | magento | joomla | multimedia agentur | seo | shopware | web-seitenerstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Multimedia Agentur Wülfrath: http://www.cyber-d-sign.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">