--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">andreas@lohrum.com | +49 176 12998810 | https://vutuv.de/andreas_lohrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gorch-Fock-Straße 8, 81827 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 29.12.1961 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 29.12.1961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">projektmanagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>