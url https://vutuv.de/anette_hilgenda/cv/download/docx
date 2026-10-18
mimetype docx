--- v2 (2026-08-19)
+++ v3 (2026-10-18)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">hilgendag@gmail.com | https://vutuv.de/anette_hilgenda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcelona, 08001 Barcelona, Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/13/1969</w:t>
+        <w:t xml:space="preserve">Date of birth: 13/01/1969</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">interpreting | market research | translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>