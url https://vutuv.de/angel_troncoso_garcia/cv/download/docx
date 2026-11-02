--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -577,77 +577,77 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 - 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Performing Arts Club Officer, Jazz/Hip-Hop and Drawing classes at Escuela de Bellas Artes (School of Beautiful and Performing Arts), HOSA (Health Occupations Students of America), Senior Class Officer, Mu Alpha Theta, National BETA (Service Club), Future Business Professionals of America, Quill and Scroll, and Spanish Club.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Active DoD Secret Clearance | Autodesk Tinkercad | biology | c++ | css | electrical engineering | html | javascript | Laser Cutting | Linux | mathematics | Network Analyzers (Electrical) | Oscilloscope | Printed Circuit Board (PCB) Design | Scanning Electron Microscopy (SEM)</w:t>
+        <w:t xml:space="preserve">Autodesk Tinkercad | biology | c++ | CSS | electrical engineering | HTML | JavaScript | Laser Cutting | Linux | mathematics | Network Analyzers (Electrical) | Oscilloscope | Printed Circuit Board (PCB) Design | Scanning Electron Microscopy (SEM)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">District Substitute Certificate (School Board of Brevard County, 2017-07) | Disaster Cycle Services (American Red Cross, 2016-01)</w:t>
+        <w:t xml:space="preserve">District Substitute Certificate (School Board of Brevard County, 2017-07) | Disaster Cycle Services (American Red Cross, 2016-01) | Adult CPR and Child CPR (Emergency University, 2016-01, expired 2018-01) | Pediatric CPR (Emergency University, 2016-01, expired 2018-01)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (Native speaker) | Spanish (Native speaker) | French (A1 (Beginner))</w:t>
+        <w:t xml:space="preserve">English (Native speaker) | Spanish (Native speaker) | French (A1 · Beginner)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portfolio: https://sites.google.com/my.fit.edu/angel</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">