--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">arthur.huptas@outlook.com | +49 176 26274749 | https://vutuv.de/arthur_huptas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Federburgstrasse, 15, 88214 Ravensburg, Deutschland, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/21/1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04/21/1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Blogger, Get Nasty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>