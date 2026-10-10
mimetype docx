--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arthur Schiwon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kontakt@arthur-schiwon.de | https://vutuv.de/arthur_schiwon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02/19/1985</w:t>
+        <w:t xml:space="preserve">Date of birth: 19/02/1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, Nextcloud GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>