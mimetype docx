--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -60,51 +60,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, Nextcloud GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Free Software | Linux | open source | bash | Berlin | git | javascript | nextcloud | PHP | webdev</w:t>
+        <w:t xml:space="preserve">Free Software | Linux | open source | bash | Berlin | git | JavaScript | nextcloud | PHP | webdev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Nextcloud: https://nextcloud.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>