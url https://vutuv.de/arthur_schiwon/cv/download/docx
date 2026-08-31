--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,92 +19,92 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arthur Schiwon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kontakt@arthur-schiwon.de | https://vutuv.de/arthur_schiwon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02/19/1985 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02/19/1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Engineer, Nextcloud GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Free Software | linux | open source | bash | Berlin | git | javascript | nextcloud | PHP | webdev</w:t>
+        <w:t xml:space="preserve">Free Software | Linux | open source | bash | Berlin | git | javascript | nextcloud | PHP | webdev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Nextcloud: https://nextcloud.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>