--- v0 (2026-08-10)
+++ v1 (2026-08-31)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/ascherbaum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">databases | postgresql | ansible | Cycling | database | Ice cream | Linux | Running</w:t>
+        <w:t xml:space="preserve">databases | postgresql | ansible | Cycling | database | icecream | Linux | Running</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>