--- v1 (2026-08-14)
+++ v2 (2026-09-27)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">AT SeX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">streetARTist +inventor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sp4mprotected+vutuv.de@gmail.com | https://vutuv.de/at_sex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/16/1970</w:t>
+        <w:t xml:space="preserve">Date of birth: 16/04/1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">autohotkey | streetart | streetvertising</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>