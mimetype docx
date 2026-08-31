--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Barry Krein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Begeistert für Software-Engineering, IT-Management und Enterprise Architectures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/barry_krein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.01.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.01.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CTO / CIO, Netdoktor GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -195,51 +195,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2001 - 5/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ausbildung zum Mediengestalter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">agenturerfahrung | ajax | apache | aws | ansi c++ | ant | atlassian | bamboo | bdd | bepl | bpmn | c# | centos | cio | clean code | cluster | confluence | crucible | css | css3 | cto | ddd | debian | design | dokumentation | eam | e-commerce | ecp | enterprise architecture management | erfahren | erlang | erp | fdd | fisheye | flexibel | führung | führungskraft | games | git | grunt | hardware | html | information management | informationsarchitektur | interim management | it know-how | it-management | it-wissen | japan | japanisch | jasmin | javascript | jenkins | jira | jlpt4 | jquery | kanban | knowledge management | konzeption | lean | leitungskompetenz | loadbalancing | magento | maven | netzwerk | oop | organisation | paypal | PHP | php5 | planung | project management | projekt lead | projektleiter | projekt management | projektmanagement | projektplanung | prototype | psp | python | redmine | reisebereitschaft | revisionstool | risk management | Ruby | sass | scrum | senior developer | seo | server | software | software-engineer | software engineer | software testing | svn | symphony2 | system engineer | tdd | technical lead | trac | ubuntu | uml | unix | unreal engine 4 | web | werbung | windows | wissensmanagement | wms | xp | xpdl | xt:commerce | zahlungsabwicklung | zend | zend framework</w:t>
+        <w:t xml:space="preserve">agenturerfahrung | ajax | apache | aws | ansi c++ | ant | atlassian | bamboo | BDD | bepl | bpmn | c# | centos | cio | clean code | cluster | confluence | crucible | css | css3 | cto | ddd | debian | design | Dokumentation | eam | e-commerce | ecp | enterprise architecture management | erfahren | erlang | erp | fdd | fisheye | flexibel | führung | führungskraft | games | git | grunt | hardware | html | information management | informationsarchitektur | interim management | it-know-how | it management | it-wissen | japan | japanisch | jasmin | javascript | jenkins | jira | jlpt4 | jquery | kanban | knowledge management | konzeption | lean | leitungskompetenz | loadbalancing | magento | maven | netzwerk | oop | organisation | paypal | PHP | php5 | planung | project management | projekt lead | projektleiter | projektmanagement | projektplanung | prototype | psp | Python | redmine | reisebereitschaft | revisionstool | risk management | Ruby | sass | scrum | senior developer | seo | server | software | software engineer | software testing | svn | symphony2 | system engineer | TDD | technical lead | trac | ubuntu | uml | unix | unreal engine 4 | web | Werbung | windows | wissensmanagement | wms | xp | xpdl | xt:commerce | zahlungsabwicklung | zend | zend framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Barry_Krein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/barry-krein-9aa0a943</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>