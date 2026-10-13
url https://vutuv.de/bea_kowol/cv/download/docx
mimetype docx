--- v2 (2026-08-14)
+++ v3 (2026-10-13)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior Relationship Manager bei Sevenval Technologies GmbH im Schatten des Kölner Doms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">beate.kowol@sevenval.com | https://vutuv.de/bea_kowol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angularjs | css3 | es6 | html5 | javascript | mobile | nodejs | quality assurance | react | Sourcing | Talentfinder | ux</w:t>
+        <w:t xml:space="preserve">angularjs | css3 | es6 | html5 | javascript | mobile | nodejs | quality assurance | react | Sourcing | Talentfinder | UX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/beatekowol</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">