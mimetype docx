--- v3 (2026-10-13)
+++ v4 (2026-11-03)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior Relationship Manager bei Sevenval Technologies GmbH im Schatten des Kölner Doms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">beate.kowol@sevenval.com | https://vutuv.de/bea_kowol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angularjs | css3 | es6 | html5 | javascript | mobile | nodejs | quality assurance | react | Sourcing | Talentfinder | UX</w:t>
+        <w:t xml:space="preserve">angularjs | css3 | es6 | html5 | JavaScript | mobile | nodejs | quality assurance | react | Sourcing | Talentfinder | UX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/beatekowol</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">