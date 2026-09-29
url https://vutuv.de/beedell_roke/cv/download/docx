--- v3 (2026-09-08)
+++ v4 (2026-09-29)
@@ -33,84 +33,84 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sod9sipk@roke.addy.io | +44 7840 875616 | https://vutuv.de/beedell_roke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Homestead, The Common, Hanworth, NR11 7HP NRW, NFK, ENG, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/06/2005</w:t>
+        <w:t xml:space="preserve">Date of birth: 06/04/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Coastguard Rescue Officer, HM Coastguard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: Category B Provisional Driving License</w:t>
+        <w:t xml:space="preserve">With qualification: Coastguard Rescue Officer Health-Check</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Work Team Youth Council Member, Neighbourhood Watch Network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">As part of my duties, I have configured the telecommunications infrastructure for some local charities, and have liased with NWN HQ to improve website maintenance.</w:t>
@@ -549,179 +549,179 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 - 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">A0662 2627 Access to Higher Education: Computing Level 3 , Norwich City College Of Further And Higher Education</w:t>
+        <w:t xml:space="preserve">[A0662 2627] Access to Higher Education: Computing Diploma, Level 3, Norwich City College Of Further And Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cambridge International AS &amp; A Level Computer Science (9618), Oxbridge Limited</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2024 - 7/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">A3503 2324 Entry to the Uniformed Services Diploma, Level 2, Norwich City College Of Further And Higher Education</w:t>
+        <w:t xml:space="preserve">[A3503 2324] Entry to the Uniformed Services Diploma, Level 2, Norwich City College Of Further And Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2023 - 9/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">A0381 2122 Pearson Computing Foundation Diploma Level 3 VRQ, Paston College</w:t>
+        <w:t xml:space="preserve">[A0381 2122] Pearson Computing Foundation Diploma, Level 3 Vocationally Related Qualification, Paston College, Norwich City College Of Further And Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2021 - 7/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I attended a computer science course at this college, which I would have enjoyed if not for the constant lack of discipline amongst its attendant students. However, that was not the rationale for my cancellation — I was merely scheduled to attend Army CMS(R) during the duration of the course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vocational Training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic Recruit Training Course, Royal Air Force Halton Aviator Training Academy Recruit Training Squadron</w:t>
+        <w:t xml:space="preserve">Basic Recruit Training Course, Recruit Training Squadron, Aviator Training Academy, Halton, Royal Air Force</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2024 - 10/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I completed all of the sections of the Defence Aptitude Assessment: psychometric, mathematic, orthographic, and mechanical.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Thereafter, I achieved the highest available level on the fitness test, and participated in a Health and Safety at Work course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Common Military Syllabus (Recruits), Army Foundation College (Harrogate)</w:t>
+        <w:t xml:space="preserve">Common Military Syllabus (Recruits), Army Foundation College (Harrogate), Initial Training Group, British Army</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2022 - 11/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">As part of CMS(R), I completed my Skill At Arms certification for Military Weapons Handling. This involved demonstrating competence at maintenance, and consistent sub-60 mm group size at 200 m, on a range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Additionally, I was evaluated on how to operate under CS (riot) gas exposure, as part of my chemical, biological, radiological and nuclear decontamination drills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I also studied combat first aid, and I practised multiple week-long woodland position assault and defence courses, during which I directed stretcher barers for a real casualty in a combat-simulation environment, at night. To enable this, I was certified to prevent and treat heat illness and cold injury.</w:t>
       </w:r>
@@ -770,51 +770,51 @@
         <w:t xml:space="preserve">burevalleyschool.org.uk/our-school/the-bvs-curriculum, Bure Valley School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - 7/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I was a founder of its Latin club.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, St John the Baptist CofE Primary School</w:t>
+        <w:t xml:space="preserve">gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, St John the Baptist Church Of England (Aided) Primary School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2014 - 7/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">windlesham.com/curriculum, Windlesham House School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -870,51 +870,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">fedora | Linux | powershell | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Enhanced Criminal Record Certificate With Barred Lists ([The] Disclosure And Barring Service, Via St John Ambulance, 2026-06) | Criminal Conviction Certificate ([The] Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier ([The] Civil Aviation Authority, 2025-12) | Drone Operator Identifier ([The] Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, Via Neighbourhood Watch Network, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA Education, Via Norwich City College Of Further And Higher Education, 2023-11) | Category B Provisional Driving License ([The] Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Chemistry Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | English Language GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | English Literature Option PN GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | French Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | History B Option FU GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Mathematics Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Physics Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Computer Science GCSE/9FC (Cambridge OCR, Via Aylsham High School, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2019-09)</w:t>
+        <w:t xml:space="preserve">SJA Care Quality Commission Level 1 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Care Quality Commission Level 2 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Counter Fraud Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Electronic Patient Reporting Form Online Learning Course Certificate Of Achievement  (St John Ambulance, 2026-09) | SJA NCSC Cyber Security Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Safeguarding Level 1 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | Coastguard Rescue Officer Health-Check (HM Coastguard, 2026-08) | Enhanced Criminal Record Certificate With Barred Lists ([The] Disclosure And Barring Service, Via St John Ambulance, 2026-06) | Criminal Conviction Certificate ([The] Disclosure And Barring Service, 2026-02) | Norfolk Volunteer Passport (Norfolk County Council · Norfolk Adult Learning and Skills [Department], 2026-02) | Drone Flyer Identifier ([The] Civil Aviation Authority, 2025-12) | Drone Operator Identifier ([The] Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, Via Neighbourhood Watch Network, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA Education, Via Norwich City College Of Further And Higher Education, 2023-11) | Category B Provisional Driving License ([The] Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Chemistry Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | English Language GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | English Literature Option PN GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | French Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | History B Option FU GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Mathematics Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Physics Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Computer Science GCSE/9FC (Cambridge OCR, Via Aylsham High School, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2019-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (Native speaker) | French (A2 (Elementary)) | German (A1 (Beginner)) | Swedish (A1 (Beginner)) | Japanese (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>