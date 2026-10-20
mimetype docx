--- v4 (2026-09-29)
+++ v5 (2026-10-20)
@@ -15,102 +15,102 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mr Roke Beedell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I am a system administrator and QA engineer, specialising in FOSS operating systems. I am distinctly interested in graphical interface consistency and accessibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sod9sipk@roke.addy.io | +44 7840 875616 | https://vutuv.de/beedell_roke</w:t>
+        <w:t xml:space="preserve">1ph0ajtb@beedellroke.addy.io | +44 7840 875616 | https://vutuv.de/beedell_roke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Homestead, The Common, Hanworth, NR11 7HP NRW, NFK, ENG, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 06/04/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Coastguard Rescue Officer, HM Coastguard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: Coastguard Rescue Officer Health-Check</w:t>
+        <w:t xml:space="preserve">With qualification: Coastguard Rescue Officer Health-Check [Certificate]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Work Team Youth Council Member, Neighbourhood Watch Network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">As part of my duties, I have configured the telecommunications infrastructure for some local charities, and have liased with NWN HQ to improve website maintenance.</w:t>
@@ -176,51 +176,51 @@
         <w:t xml:space="preserve">Additionally, I was evaluated on how to operate under CS (riot) gas exposure, as part of my chemical, biological, radiological and nuclear decontamination drills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I also studied combat first aid, and I practised multiple week-long woodland position assault and defence courses, during which I directed stretcher barers for a real casualty in a combat-simulation environment, at night. To enable this, I was certified to prevent and treat heat illness and cold injury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Indeed, it was incredibly informative, and I didn't expect to gain as many qualifications as I did (including English and Mathematics at Level 2, which mattered to me back then). However, the state of my accomodation, equipment, and the discipline of my platoon, was not as I had hoped. This, compounded with not having been able to join in my preferred role of Cyber Engineer, caused me to choose to DAOR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I left with the intent to re-enlist when I had achieved my English qualification. I eventually did, but chose the RAF instead, where I was accepted as a Cyberspace Communications Specialist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: National Security Vetting</w:t>
+        <w:t xml:space="preserve">With qualification: National Security Vetting [Licence]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quality Assurance Engineer, Patroniks Limited</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -242,86 +242,86 @@
         <w:t xml:space="preserve">Internships</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency Responder, St John Ambulance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: Enhanced Criminal Record Certificate With Barred Lists</w:t>
+        <w:t xml:space="preserve">With qualification: Enhanced Criminal Record Certificate With Barred Lists [Certificate]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Regular Cyberspace Communications Specialist (CCS) Air Recruit (AR) / NATO STANAG 2116 OR-1, Royal Air Force Recruit Select</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2024 - 10/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I attended to complete the Basic Recruit Training Course. In practice, I visited RAF Marham, passed the Pre-Joining Fitness Test and Multi-Stage Fitness Test, learnt Health and Safety at Work, and was provided with NSV from NATO SHAPE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">However, I was merely present from the 7th to 9th, before I voluntarily withdrew. I did so because I realised that the lifestyle was not what I had hoped it would be, primarily due to severe lack of accommodation maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: National Security Vetting</w:t>
+        <w:t xml:space="preserve">With qualification: National Security Vetting [Licence]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Trustee (Administrator), Norfolk Neighbourhood Watch Association</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -430,51 +430,51 @@
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Membership Support Administrator, Neighbourhood Watch Network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I assist with the administration of the county of Norfolk, for NWN and their partner organisations, which include Action Fraud and Norfolk Constabulary. Most frequently, I disseminate communiqués, report platform bugs, append members' activites to their audit logs, and verify scheme co-ordinators' identities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">With qualification: The Essentials of GDPR (DP)</w:t>
+        <w:t xml:space="preserve">With qualification: CPD Certification In Cyber Security Awareness And The Essentials Of Data Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Angel, Fairphone Besloten Vennootschap</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I provide beta quality assurance to Fairphone BV, and assist users within and outside of my designated region of responsbility. This includes technical assistance to the postmarketOS operating system developers, to render previously obsolete hardware usable again, in order to reduce the ecological effect of obsolete technology.</w:t>
@@ -549,372 +549,372 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 - 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">[A0662 2627] Access to Higher Education: Computing Diploma, Level 3, Norwich City College Of Further And Higher Education</w:t>
+        <w:t xml:space="preserve">RQF Level 3 Diploma, Company 04164261 · Access to Higher Education: Computing Level 3 (Course A0662: 2627 / 40013091), Norwich City College Of Further And Higher Education (UKPRN 10004772)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Cambridge International AS &amp; A Level Computer Science (9618), Oxbridge Limited</w:t>
+        <w:t xml:space="preserve">RQF Level 3 A-Level, Cambridge International Education · Computer Science (Course 9618), Oxbridge Limited (Company 09622558)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2024 - 7/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">[A3503 2324] Entry to the Uniformed Services Diploma, Level 2, Norwich City College Of Further And Higher Education</w:t>
+        <w:t xml:space="preserve">RQF Level 2 Diploma, NFCE (Company 1034808) · Entry to the Uniformed Services (A3503: 2324 / 60124568), Norwich City College Of Further And Higher Education (UKPRN 10004772)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2023 - 9/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">[A0381 2122] Pearson Computing Foundation Diploma, Level 3 Vocationally Related Qualification, Paston College, Norwich City College Of Further And Higher Education</w:t>
+        <w:t xml:space="preserve">RQF Level 3 Vocationally-Recognised Foundation Diploma, Company 00872828 · Computing (Course A0381: 2122 / 60173439), Norwich City College Of Further And Higher Education (UKPRN 10004772), Via Paston College (UKPRN 10005001)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2021 - 7/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I attended a computer science course at this college, which I would have enjoyed if not for the constant lack of discipline amongst its attendant students. However, that was not the rationale for my cancellation — I was merely scheduled to attend Army CMS(R) during the duration of the course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vocational Training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Basic Recruit Training Course, Recruit Training Squadron, Aviator Training Academy, Halton, Royal Air Force</w:t>
+        <w:t xml:space="preserve">Phase 1, Basic Recruit Training Course, Recruit Training Squadron, Aviator Training Academy, Royal Air Force Halton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2024 - 10/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I completed all of the sections of the Defence Aptitude Assessment: psychometric, mathematic, orthographic, and mechanical.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Thereafter, I achieved the highest available level on the fitness test, and participated in a Health and Safety at Work course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Common Military Syllabus (Recruits), Army Foundation College (Harrogate), Initial Training Group, British Army</w:t>
+        <w:t xml:space="preserve">Phase 1, Common Military Syllabus (Recruits), Army Foundation College (Harrogate), Initial Training Group, British Army</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2022 - 11/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">As part of CMS(R), I completed my Skill At Arms certification for Military Weapons Handling. This involved demonstrating competence at maintenance, and consistent sub-60 mm group size at 200 m, on a range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Additionally, I was evaluated on how to operate under CS (riot) gas exposure, as part of my chemical, biological, radiological and nuclear decontamination drills.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I also studied combat first aid, and I practised multiple week-long woodland position assault and defence courses, during which I directed stretcher barers for a real casualty in a combat-simulation environment, at night. To enable this, I was certified to prevent and treat heat illness and cold injury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">School Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">aylshamhigh.com/curriculumahs, Aylsham High School</w:t>
+        <w:t xml:space="preserve">Key Stage 3: RQF Level 2 GCSE/9FC, https://www.aylshamhigh.com/curriculumahs, Aylsham High School (UKPRN 10014845), Aylsham Learning Federation (UID 16138)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2016 - 7/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">burevalleyschool.org.uk/our-school/the-bvs-curriculum, Bure Valley School</w:t>
+        <w:t xml:space="preserve">Key Stage 2, https://www.burevalleyschool.org.uk/our-school/the-bvs-curriculum/, Bure Valley School (UKPRN 10073097), Aylsham Learning Federation (UID 16138)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - 7/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I was a founder of its Latin club.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, St John the Baptist Church Of England (Aided) Primary School</w:t>
+        <w:t xml:space="preserve">Key Stage 2, https://www.gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, St John the Baptist Church Of England (Aided) Primary School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2014 - 7/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">windlesham.com/curriculum, Windlesham House School</w:t>
+        <w:t xml:space="preserve">Key Stage 1, https://www.windlesham.com/pre-prep/pre-prep-curriculum/, Windlesham House School (UKPRN 10014931)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2010 - 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This was a time of significant emotional and intellectual development for me. Providing the autonomy to spend recreation times in the woodland alone or with solely other children is a significant departure to the safeguarding afforded by other schools. However, it was solely to my benefit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Art, Cranford Infant and Nursery School</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Art, South Moreton Pre-School</w:t>
+        <w:t xml:space="preserve">Early Years Foundation Stage, https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2, Cranford Infant And Nursery School (URN 120911)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2007 - 7/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Years Foundation Stage, https://www.gov.uk/government/publications/early-years-foundation-stage-framework--2, South Moreton Pre-School (Charity 294754)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">fedora | Linux | powershell | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">SJA Care Quality Commission Level 1 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Care Quality Commission Level 2 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Counter Fraud Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Electronic Patient Reporting Form Online Learning Course Certificate Of Achievement  (St John Ambulance, 2026-09) | SJA NCSC Cyber Security Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | SJA Safeguarding Level 1 Online Learning Course Certificate Of Achievement (St John Ambulance, 2026-09) | Coastguard Rescue Officer Health-Check (HM Coastguard, 2026-08) | Enhanced Criminal Record Certificate With Barred Lists ([The] Disclosure And Barring Service, Via St John Ambulance, 2026-06) | Criminal Conviction Certificate ([The] Disclosure And Barring Service, 2026-02) | Norfolk Volunteer Passport (Norfolk County Council · Norfolk Adult Learning and Skills [Department], 2026-02) | Drone Flyer Identifier ([The] Civil Aviation Authority, 2025-12) | Drone Operator Identifier ([The] Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, Via Neighbourhood Watch Network, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA Education, Via Norwich City College Of Further And Higher Education, 2023-11) | Category B Provisional Driving License ([The] Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Chemistry Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | English Language GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | English Literature Option PN GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | French Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | History B Option FU GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Mathematics Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Physics Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Computer Science GCSE/9FC (Cambridge OCR, Via Aylsham High School, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2019-09)</w:t>
+        <w:t xml:space="preserve">Community First Aider Knowledge Modules Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-10) | Counter Fraud Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | Electronic Patient Report Form Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | Equity, Diversity and Inclusion (EDI) Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | Fundraising eLearning Course Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | General Data Protection Regulation E-Learning Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | "Infection Prevention and Control — Level 1" Electronic Learning For Healthcare Course Certificate (National Health Service England, 2026-09) | "Infection Prevention and Control — Level 2" Electronic Learning For Healthcare Course Certificate (National Health Service England, 2026-09) | Level 1 Care Quality Commission Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | Level 1 Medicines Management Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | Level 1 Safeguarding Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | Level 2 Care Quality Commission Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | Level 2 Medicines Management For Community First Aider Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | Moving and Handling Principles Online Learning Course (St John Ambulance (Charity 1077265-1), 2026-09) | NCSC Cyber Security Online Learning Course Certificate Of Achievement (St John Ambulance (Charity 1077265-1), 2026-09) | SJA Electronic Patient Reporting Form Online Learning Course Certificate Of Achievement  (St John Ambulance, 2026-09) | "Speak Up — Core Training for all Workers" Electronic Learning For Healthcare Course Certificate (National Health Service England, 2026-09) | Coastguard Rescue Officer Health-Check [Certificate] (HM Coastguard, 2026-08) | Enhanced Criminal Record Certificate With Barred Lists [Certificate] ([The] Disclosure And Barring Service, Via St John Ambulance, 2026-06) | Criminal Conviction Certificate ([The] Disclosure And Barring Service, 2026-02) | Norfolk Volunteer Passport (Norfolk County Council · Adult Learning and Skills [Department], 2026-02) | Drone Flyer Licence ([The] Civil Aviation Authority, 2025-12) | Drone Operator Licence ([The] Civil Aviation Authority, 2025-12) | CPD Certification In Cyber Security Awareness And The Essentials Of Data Protection (Virtual College Limited (Company 03052439), Via Neighbourhood Watch Network (Charity 1173349), 2025-08) | RQF Level 2 GCSE/B In English Language (AQA Education (Company 03644723), Via Norwich City College Of Further And Higher Education (UKPRN 10004772), 2023-11) | Category B Provisional Driving License ([The] Driver And Vehicle Licensing Agency, 2023-08) | Military Weapons Systems [Certification] (Initial Training Group, British Army, 2022-11) | Prevention And Treatment Of Cold Injury And Heat Illness [Certification] (Initial Training Group, British Army, 2022-11) | RQF Level 1 GCSE/9FC In Chemistry, Option F (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | RQF Level 1 GCSE/9FC In English Language (AQA Education (Company 03644723), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 1 GCSE/9FC In English Literature, Option PN (AQA Education (Company 03644723), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 1 GCSE/9FC In French, Tier F (AQA Education (Company 03644723), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 1 GCSE/9FC In History (B), Option FU (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | RQF Level 1 GCSE/9FC In Religious Studies (A), Option MA (AQA Education (Company 03644723), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 2 GCSE/9FC In Biology, Option F (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | RQF Level 2 GCSE/9FC In Mathematics, Tier F (AQA Education (Company 03644723), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 2 GCSE/9FC In Physics, Option F (Pearson Education Limited (Company 00872828), Via Aylsham High School (UKPRN 10014845), 2021-09) | RQF Level 2 GCSE/9FC In Computer Science (Oxford Cambridge And RSA Examinations (Company 03484466), Via Aylsham High School (UKPRN 10014845), 2020-09) | RQF Level 2 GCSE/9FC In Art And Design: Graphic Communications (Pearson Education Limited (Company 00872828), Via Aylsham High School (UKPRN 10014845), 2019-09) | National Security Vetting [Licence] (United Kingdom Security Vetting, Via [The] Royal Air Force, 2024-10, expired 2025-10) | Military Weapons Handling [Certification] ([The] British Army, 2022-11, expired 2023-05) | National Security Vetting [Licence] (United Kingdom Security Vetting, Via [The] British Army, 2022-10, expired 2023-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (Native speaker) | French (A2 (Elementary)) | German (A1 (Beginner)) | Swedish (A1 (Beginner)) | Japanese (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -975,50 +975,55 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/100011019076473</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/ADoAAD3JJQABTWLGbmNn4BvM3fREFAW7hgJO_jE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCEzmQssubRHasHluSrk5Nkg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCJL_8yI6aQ8v9zLwZ840Ieg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/did:plc:r6a2kv2wjv3vpkq5aqsy66mv</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>