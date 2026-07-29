--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -52,606 +52,692 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 04/06/2005 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Coastguard Rescue Officer, HM Coastguard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Category B Provisional Driving License</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Work Team Youth Council Member, Neighbourhood Watch Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">As part of my duties, I have configured the telecommunications infrastructure for some local charities, and have liased with NWN HQ to improve website maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Steward, Revival Productions Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2023 - 8/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I worked as security, for a gathering of approximately 5 000 people with Norfolk Constabulary, for classicibiza.co.uk/blickling (https://classicibiza.co.uk/blickling). The role was temporary; for a single night, due to the nature of the event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regular Supply Chain Operative Junior Soldier (JS) / Private / NATO STANAG 2116 OR-2, British Army</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2022 - 11/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I attested, which meant that I was expected to serve at least 28 days. I wanted to complete all that I could before I wouldn't be able to leave (without violating my contract), so that I would be able to make an informed decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">As part of CMS(R), I completed my Skill At Arms certification for Military Weapons Handling. This involved demonstrating competence at maintenance, and consistent sub-60 mm group size at 200 m, on a range.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Additionally, I was evaluated on how to operate under CS (riot) gas exposure, as part of my chemical, biological, radiological and nuclear decontamination drills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I also studied combat first aid, and I practised multiple week-long woodland position assault and defence courses, during which I directed stretcher barers for a real casualty in a combat-simulation environment, at night. To enable this, I was certified to prevent and treat heat illness and cold injury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Indeed, it was incredibly informative, and I didn't expect to gain as many qualifications as I did (including English and Mathematics at Level 2, which mattered to me back then). However, the state of my accomodation, equipment, and the discipline of my platoon, was not as I had hoped. This, compounded with not having been able to join in my preferred role of Cyber Engineer, caused me to choose to DAOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I left with the intent to re-enlist when I had achieved my English qualification. I eventually did, but chose the RAF instead, where I was accepted as a Cyberspace Communications Specialist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: National Security Vetting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Quality Assurance Engineer, Patroniks Limited</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">12/2025 - 6/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I am under NDA. However, I learnt how to deploy React Native to AOSP 17 and iOS 28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Internships</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emergency Responder, St John Ambulance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: Enhanced Criminal Record Certificate With Barred Lists</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regular Cyberspace Communications Specialist (CCS) Air Recruit (AR) / NATO STANAG 2116 OR-1, Royal Air Force Recruit Select</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2024 - 10/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I attended to complete the Basic Recruit Training Course. In practice, I visited RAF Marham, passed the Pre-Joining Fitness Test and Multi-Stage Fitness Test, learnt Health and Safety at Work, and was provided with NSV from NATO SHAPE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">However, I was merely present from the 7th to 9th, before I voluntarily withdrew. I did so because I realised that the lifestyle was not what I had hoped it would be, primarily due to severe lack of accommodation maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: National Security Vetting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trustee, Neighbourhood Watch Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I assist the CEO in deciding the desired direction of the charity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Media Marketing, Crimestoppers Trust</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">In early 2026, I visited its London HQ for call centre monitoring. In 2026-06, I operated a stall, for two days, at the 2026 Royal Norfolk Show, within Norfolk Constabulary's stall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Opted Committee Member, Hanworth Commons Management Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This is an unpaid role, but I am in the process of securing employment within the organisation. This role involves conducting ecological surveys for UKHSA, liaising with the Norfolk County and North Norfolk District Councils to ensure compliance, and applying for ecological grants from charities and government.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cyberhood Watch Ambassador, Neighbourhood Watch Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Opted Digital Communication Lead, Norfolk Neighbourhood Watch Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">12/2025 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">I am under NDA. However, I learnt how to deploy React Native to AOSP 17 and iOS 28.</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">Regular Cyberspace Communications Specialist (CCS) Air Recruit (AR) / NATO STANAG 2116 OR-1, Royal Air Force Recruit Select</w:t>
+        <w:t xml:space="preserve">This has included communicating with media, and Microsoft 365 Entra tenant administration. I liaise with the OPCCN, have reviewed ISAs for Norfolk Constabulary, and have conducted data analysis across Norfolk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membership Support Administrator, Neighbourhood Watch Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I assist with the administration of the county of Norfolk, for NWN and their partner organisations, which include Action Fraud and Norfolk Constabulary. Most frequently, I disseminate communiqués, report platform bugs, append members' activites to their audit logs, and verify scheme co-ordinators' identities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: The Essentials of GDPR (DP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angel, Fairphone Besloten Vennootschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I provide beta quality assurance to Fairphone BV, and assist users within and outside of my designated region of responsbility. This includes technical assistance to the postmarketOS operating system developers, to render previously obsolete hardware usable again, in order to reduce the ecological effect of obsolete technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Opted Committee Member, Hanworth With Gunton Memorial Hall Management Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I organise events, act as first aider, administrate its website, control how its social media accounts' advertisement budgets are spent, and ensure that its payment platform is accessible and integrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">However, I am most proud of securing an interview with Channel 4, regarding the medical consequences of a lack of cellular connection in Norfolk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefect, Aylsham High School</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 - 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">City College Norwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge International AS &amp; A Level Computer Science (9618), Oxbridge Limited</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2024 - 7/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry to the Uniformed Services Diploma (A3503), City College Norwich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2023 - 9/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pearson Computing Foundation Diploma VRQ (A0381), Paston College</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2021 - 7/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I attended a computer science course at this college, which I would have enjoyed if not for the constant lack of discipline amongst its attendant students. However, that was not the rationale for my cancellation — I was merely scheduled to attend Army CMS(R) during the duration of the course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Recruit Training Course, Royal Air Force Halton Aviator Training Academy Recruit Training Squadron</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2024 - 10/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">I attended to complete the Basic Recruit Training Course. In practice, I visited RAF Marham, passed the Pre-Joining Fitness Test and Multi-Stage Fitness Test, learnt Health and Safety at Work, and was provided with NSV from NATO SHAPE.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Regular Supply Chain Operative Junior Soldier (JS) / Private / NATO STANAG 2116 OR-2, British Army</w:t>
+        <w:t xml:space="preserve">I completed all of the sections of the Defence Aptitude Assessment: psychometric, mathematic, orthographic, and mechanical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Thereafter, I achieved the highest available level on the fitness test, and participated in a Health and Safety at Work course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common Military Syllabus (Recruits), Army Foundation College (Harrogate)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2022 - 11/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">I attested, which meant that I was expected to serve at least 28 days. I wanted to complete all that I could before I wouldn't be able to leave (without violating my contract), so that I would be able to make an informed decision.</w:t>
-[...2 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">As part of CMS(R), I completed my Skill At Arms certification for Military Weapons Handling. This involved demonstrating competence at maintenance, and consistent sub-60 mm group size at 200 m, on a range.</w:t>
-        <w:br/>
-[...1 lines deleted...]
-        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">Additionally, I was evaluated on how to operate under CS (riot) gas exposure, as part of my chemical, biological, radiological and nuclear decontamination drills.</w:t>
-        <w:br/>
-[...1 lines deleted...]
-        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">I also studied combat first aid, and I practised multiple week-long woodland position assault and defence courses, during which I directed stretcher barers for a real casualty in a combat-simulation environment, at night. To enable this, I was certified to prevent and treat heat illness and cold injury.</w:t>
-        <w:br/>
-[...9 lines deleted...]
-        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:t xml:space="preserve">This provided NSV clearance, from UKSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Volunteering</w:t>
-[...376 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">School Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aylshamhigh.com/curriculumahs, Aylsham High School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2016 - 7/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -751,64 +837,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Art, South Moreton Nursery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fedora | linux | powershell | python</w:t>
+        <w:t xml:space="preserve">fedora | linux | powershell | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Enhanced Criminal Record Certificate (Disclosure And Barring Service, 2026-06) | Criminal Conviction Certificate (Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier (Civil Aviation Authority, 2025-12) | Drone Operator Identifier (Civil Aviation Authority, 2025-12) | Category B Provisional Driving License (Driver And Vehicle Licensing Agency, 2023-08)</w:t>
+        <w:t xml:space="preserve">Enhanced Criminal Record Certificate With Barred Lists (Disclosure And Barring Service, 2026-06) | Criminal Conviction Certificate (Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier (Civil Aviation Authority, 2025-12) | Drone Operator Identifier (Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA, 2023-11) | Category B Provisional Driving License (Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (EDEXL/GC, 2021-09) | Chemistry Option F GCSE/9FC (EDEXL/GC, 2021-09) | English Language GCSE/9FC (AQA, 2021-09) | English Literature Option PN GCSE/9FC (AQA, 2021-09) | French Tier F GCSE/9FC (AQA, 2021-09) | History B Option FU GCSE/9FC (EDEXL/GC, 2021-09) | Mathematics Tier F GCSE/9FC (AQA, 2021-09) | Physics Option F GCSE/9FC (EDEXL/GC, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA, 2021-09) | Computer Science GCSE/9FC (OCR, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (EDEXL/GC, 2019-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (Native speaker) | French (A2 (Elementary)) | German (A1 (Beginner)) | Swedish (A1 (Beginner)) | Japanese (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -848,51 +934,51 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">My Current Profile Aggregator: https://dub.sh/KWTsOXP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://gitlab.freedesktop.org/mesa/mesa/-/work_items/13652</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.whatdotheyknow.com/request/have_cadet_forces_ever_issued_se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://github.com/flathub/com.google.AndroidStudio/pull/283</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/100011019076473</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/ADoAAD3JJQABTWLGbmNn4BvM3fREFAW7hgJO_jE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCEzmQssubRHasHluSrk5Nkg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Youtube: http://youtube.com/channel/UCJL_8yI6aQ8v9zLwZ840Ieg</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>