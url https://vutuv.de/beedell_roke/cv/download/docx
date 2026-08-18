--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sod9sipk@roke.addy.io | +44 7840 875616 | https://vutuv.de/beedell_roke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Homestead, The Common, Hanworth, NR11 7HP NRW, NFK, ENG, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/06/2005 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04/06/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Coastguard Rescue Officer, HM Coastguard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -837,51 +837,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Art, South Moreton Nursery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fedora | linux | powershell | Python</w:t>
+        <w:t xml:space="preserve">fedora | Linux | powershell | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Enhanced Criminal Record Certificate With Barred Lists (Disclosure And Barring Service, 2026-06) | Criminal Conviction Certificate (Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier (Civil Aviation Authority, 2025-12) | Drone Operator Identifier (Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA, 2023-11) | Category B Provisional Driving License (Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (EDEXL/GC, 2021-09) | Chemistry Option F GCSE/9FC (EDEXL/GC, 2021-09) | English Language GCSE/9FC (AQA, 2021-09) | English Literature Option PN GCSE/9FC (AQA, 2021-09) | French Tier F GCSE/9FC (AQA, 2021-09) | History B Option FU GCSE/9FC (EDEXL/GC, 2021-09) | Mathematics Tier F GCSE/9FC (AQA, 2021-09) | Physics Option F GCSE/9FC (EDEXL/GC, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA, 2021-09) | Computer Science GCSE/9FC (OCR, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (EDEXL/GC, 2019-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>