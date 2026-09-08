--- v2 (2026-08-18)
+++ v3 (2026-09-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mr. Roke Beedell</w:t>
+        <w:t xml:space="preserve">Mr Roke Beedell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I am a system administrator and QA engineer, specialising in FOSS operating systems. I am distinctly interested in graphical interface consistency and accessibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sod9sipk@roke.addy.io | +44 7840 875616 | https://vutuv.de/beedell_roke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Homestead, The Common, Hanworth, NR11 7HP NRW, NFK, ENG, United Kingdom</w:t>
       </w:r>
     </w:p>
@@ -296,50 +296,70 @@
       <w:r>
         <w:t xml:space="preserve">However, I was merely present from the 7th to 9th, before I voluntarily withdrew. I did so because I realised that the lifestyle was not what I had hoped it would be, primarily due to severe lack of accommodation maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">With qualification: National Security Vetting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Trustee (Administrator), Norfolk Neighbourhood Watch Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Trustee, Neighbourhood Watch Network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I assist the CEO in deciding the desired direction of the charity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -391,249 +411,249 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cyberhood Watch Ambassador, Neighbourhood Watch Network</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Membership Support Administrator, Neighbourhood Watch Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I assist with the administration of the county of Norfolk, for NWN and their partner organisations, which include Action Fraud and Norfolk Constabulary. Most frequently, I disseminate communiqués, report platform bugs, append members' activites to their audit logs, and verify scheme co-ordinators' identities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">With qualification: The Essentials of GDPR (DP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angel, Fairphone Besloten Vennootschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I provide beta quality assurance to Fairphone BV, and assist users within and outside of my designated region of responsbility. This includes technical assistance to the postmarketOS operating system developers, to render previously obsolete hardware usable again, in order to reduce the ecological effect of obsolete technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Opted Committee Member, Hanworth With Gunton Memorial Hall Management Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I organise events, act as first aider, administrate its website, control how its social media accounts' advertisement budgets are spent, and ensure that its payment platform is accessible and integrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">However, I am most proud of securing an interview with Channel 4, regarding the medical consequences of a lack of cellular connection in Norfolk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Co-Opted Digital Communication Lead, Norfolk Neighbourhood Watch Association</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">12/2025 - Present</w:t>
+        <w:t xml:space="preserve">12/2025 - 8/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This has included communicating with media, and Microsoft 365 Entra tenant administration. I liaise with the OPCCN, have reviewed ISAs for Norfolk Constabulary, and have conducted data analysis across Norfolk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Membership Support Administrator, Neighbourhood Watch Network</w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Prefect, Aylsham High School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 - 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">City College Norwich</w:t>
+        <w:t xml:space="preserve">A0662 2627 Access to Higher Education: Computing Level 3 , Norwich City College Of Further And Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2026 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cambridge International AS &amp; A Level Computer Science (9618), Oxbridge Limited</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2024 - 7/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Entry to the Uniformed Services Diploma (A3503), City College Norwich</w:t>
+        <w:t xml:space="preserve">A3503 2324 Entry to the Uniformed Services Diploma, Level 2, Norwich City College Of Further And Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2023 - 9/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Pearson Computing Foundation Diploma VRQ (A0381), Paston College</w:t>
+        <w:t xml:space="preserve">A0381 2122 Pearson Computing Foundation Diploma Level 3 VRQ, Paston College</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2021 - 7/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I attended a computer science course at this college, which I would have enjoyed if not for the constant lack of discipline amongst its attendant students. However, that was not the rationale for my cancellation — I was merely scheduled to attend Army CMS(R) during the duration of the course.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vocational Training</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -750,151 +770,151 @@
         <w:t xml:space="preserve">burevalleyschool.org.uk/our-school/the-bvs-curriculum, Bure Valley School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - 7/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I was a founder of its Latin club.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, Saint John the Baptist Church of England (Aided) Primary School</w:t>
+        <w:t xml:space="preserve">gov.uk/government/publications/national-curriculum-in-england-primary-curriculum, St John the Baptist CofE Primary School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2014 - 7/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">windlesham.com/curriculum, Windlesham House School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2010 - 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This was a time of significant emotional and intellectual development for me. Providing the autonomy to spend recreation times in the woodland alone or with solely other children is a significant departure to the safeguarding afforded by other schools. However, it was solely to my benefit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Art, Cranford Nursery</w:t>
+        <w:t xml:space="preserve">Art, Cranford Infant and Nursery School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Art, South Moreton Nursery</w:t>
+        <w:t xml:space="preserve">Art, South Moreton Pre-School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">fedora | Linux | powershell | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Enhanced Criminal Record Certificate With Barred Lists (Disclosure And Barring Service, 2026-06) | Criminal Conviction Certificate (Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier (Civil Aviation Authority, 2025-12) | Drone Operator Identifier (Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA, 2023-11) | Category B Provisional Driving License (Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (EDEXL/GC, 2021-09) | Chemistry Option F GCSE/9FC (EDEXL/GC, 2021-09) | English Language GCSE/9FC (AQA, 2021-09) | English Literature Option PN GCSE/9FC (AQA, 2021-09) | French Tier F GCSE/9FC (AQA, 2021-09) | History B Option FU GCSE/9FC (EDEXL/GC, 2021-09) | Mathematics Tier F GCSE/9FC (AQA, 2021-09) | Physics Option F GCSE/9FC (EDEXL/GC, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA, 2021-09) | Computer Science GCSE/9FC (OCR, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (EDEXL/GC, 2019-09)</w:t>
+        <w:t xml:space="preserve">Enhanced Criminal Record Certificate With Barred Lists ([The] Disclosure And Barring Service, Via St John Ambulance, 2026-06) | Criminal Conviction Certificate ([The] Disclosure And Barring Service, 2026-02) | Drone Flyer Identifier ([The] Civil Aviation Authority, 2025-12) | Drone Operator Identifier ([The] Civil Aviation Authority, 2025-12) | The Essentials of GDPR (DP) (The CPD Certification Service, Via Virtual College, Via Neighbourhood Watch Network, 2025-08) | Level 1/Level 2 GCSE/B (9-1) in English Language (AQA Education, Via Norwich City College Of Further And Higher Education, 2023-11) | Category B Provisional Driving License ([The] Driver And Vehicle Licensing Agency, 2023-08) | Biology Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Chemistry Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | English Language GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | English Literature Option PN GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | French Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | History B Option FU GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Mathematics Tier F GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Physics Option F GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2021-09) | Religious Studies A Option MA GCSE/9FC (AQA Education, Via Aylsham High School, 2021-09) | Computer Science GCSE/9FC (Cambridge OCR, Via Aylsham High School, 2020-09) | Art &amp; Design: Graphics Communications GCSE/9FC (Pearson Education Limited (EDEXL/GC), Via Aylsham High School, 2019-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (Native speaker) | French (A2 (Elementary)) | German (A1 (Beginner)) | Swedish (A1 (Beginner)) | Japanese (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>