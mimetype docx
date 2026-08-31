--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@benediktgeissler.de | https://vutuv.de/benedikt_geissl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">09113 Chemnitz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06.05.1995 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 06.05.1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Service Agent, KIX Service Software GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -139,51 +139,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Studentische Hilfskraft, TU Chemnitz, Universitätsrechenzentrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2016 - 3/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c | linux | opensuse | python</w:t>
+        <w:t xml:space="preserve">c | Linux | opensuse | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Kontakt: https://benediktgeissler.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>