--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -41,59 +41,59 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prinz-Karl-Weg, 86159 Augsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | arm | arm64 | assembler | c++ | c | debugging | exploit-development | fuzzing | gdb | ida | ios | java | linux | lldb | macos | mips | python | reverse code engineering | toolchain-development | windbg | windows | x86 | x86-64</w:t>
+        <w:t xml:space="preserve">android | arm | arm64 | assembler | c++ | c | debugging | exploit-development | fuzzing | gdb | ida | ios | Java | linux | lldb | macos | mips | Python | reverse code engineering | toolchain-development | windbg | windows | x86 | x86-64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/mitp0sh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>