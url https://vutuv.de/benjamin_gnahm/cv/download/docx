--- v1 (2026-07-28)
+++ v2 (2026-08-18)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Benjamin Gnahm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 170 6571062 | https://vutuv.de/benjamin_gnahm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prinz-Karl-Weg, 86159 Augsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | arm | arm64 | assembler | c++ | c | debugging | exploit-development | fuzzing | gdb | ida | ios | Java | linux | lldb | macos | mips | Python | reverse code engineering | toolchain-development | windbg | windows | x86 | x86-64</w:t>
+        <w:t xml:space="preserve">android | arm | arm64 | assembler | c++ | c | debugging | exploit-development | fuzzing | gdb | ida | ios | Java | Linux | lldb | macos | mips | Python | reverse code engineering | toolchain-development | windbg | windows | x86 | x86-64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/mitp0sh</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">