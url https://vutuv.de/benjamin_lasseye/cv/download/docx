--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -10,73 +10,272 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Benjamin Lasseye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">contact@blasseye.fr | https://vutuv.de/benjamin_lasseye</w:t>
+        <w:t xml:space="preserve">contact@blasseye.fr | +33 7 82 58 38 39 | https://vutuv.de/benjamin_lasseye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">75014 Paris, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur systèmes, LINAGORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Au sein de l’équipe OSSA (Open Source Software Assurance), j’accompagne techniquement et améliore des solutions open source, en garantissant leur sécurité, leur maintenance et leur pérennité pour des clients exigeants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur DevOps - Poste Scientifique (SCIBIAN) - EDF, SOLUTEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2025 - 2/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Gestion de l’infrastructure des postes scientifiques sous SciBian, une distribution dérivée de Debian, assurant un environnement homogène, sécurisé et adapté aux besoins de recherche.   - Support de niveau 4  - Conteneurisation des services dans OpenShift  - Gestion de la configuration avec Puppet  - Environnement : Linux Debian (distribution SciBian)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur DevOps - TELCO - EDF, SOLUTEC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2024 - 4/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mise en place et gestion de l'infrastructure informatique destiné a la gestion du réseaux 4G au sein des centrales Nucléaire.      - Mise en place et gestion de l’infrastructure informatique     - Automatisation des tâches avec Ansible     - Supervision des machines avec Splunk     - Déploiement dans des environnements isolés avec fortes contraintes de sécurité     - Environnement : Linux (RedHat, CentOS), Windows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Site Reliability Engineer, infomaniak | The Ethical Cloud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2023 - 2/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Site Reliability Engineering  - Openstack contributor - Expert Openstack strengthening authentication - Implementation of SSO and TOTP - Python Opensource software development - Level 3+ support - Intervention on physical servers - Sonarqube Qualimetry - Automating tasks with a Bash script</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stagiaire Administrateur Système, infomaniak | The Ethical Cloud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2022 - 9/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">System administrator, DevOps  - HP server software update - Implementation of an automated update system - Sonarqube Qualimetry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sauveteur qualifié / Chef de poste, SDIS 66 - SAPEURS-POMPIERS DES PYRÉNÉES-ORIENTALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2017 - 8/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Juillet-Août 2017/ Juillet 2018 / Juin-Juillet-Août 2021  Une expérience professionnelle enrichissante, savoir écouté les ordre en temps que sauveteur qualifié et donner des consignes en temps que chef de poste. Et toujours être a l'écoute des plaignant et savoir géré une équipe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diplôme d'ingénieur, ESIEA - ÉCOLE D'INGÉNIEUR·E·S D'UN NUMÉRIQUE UTILE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2020 - 9/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">forgejo | french | opensourceevents | openstack</w:t>
+        <w:t xml:space="preserve">ansible | debian | devops | forgejo | french | kubernetes | Logiciel Open Source | openshift | opensourceevents | openstack</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Blog: https://echo.blasseye.fr/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>