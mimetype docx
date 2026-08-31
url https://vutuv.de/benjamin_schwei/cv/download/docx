--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Benjamin Schweizer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@benjamin-schweizer.de | +49 174 3090314 | https://vutuv.de/benjamin_schwei</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Team Manager, Fujitsu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - Present</w:t>
@@ -120,51 +111,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT Consultant, Steinle Solution Factory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2008 - 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">cloud | databases | data center | data center consolidation | data center migrations | enterprise architecture | it outsourcing | leadership | liability | managed services | management | middleware | mysql | open source | oracle | outsourcing | postgresql | precision | project management | sql server | systems integration | team management | windows</w:t>
+        <w:t xml:space="preserve">cloud | databases | datacenter | data center consolidation | data center migrations | enterprise architecture | it outsourcing | leadership | liability | managed services | management | middleware | mysql | open source | oracle | outsourcing | postgresql | precision | project management | sql server | systems integration | team management | windows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Website: https://benjamin-schweizer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>