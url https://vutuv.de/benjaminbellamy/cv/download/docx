--- v0 (2026-09-14)
+++ v1 (2026-10-06)
@@ -32,56 +32,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">benjamin@castopod.org | https://vutuv.de/benjaminbellamy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">75002 Paris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business Development Manager for AI Solutions, LINAGORA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Founder, Ad Aures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2018 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Founder, Castopod</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2018 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Podlibre.org is an initiative launched by a team of entrepreneurs and developers who want to build decentralized &amp; open-source solutions for voice lovers. Decentralized podcast directories, dedicated open-source Social Media (Fediverse), Sharing platform, Podlibre.org is involved in liberating podcast through disruptive technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CTO, Keeward Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2015 - 9/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">50 people, Beirut, Paris, Montréal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of R&amp;D, Keeward</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2011 - 9/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Company Manager, Bookwitty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2015 - 3/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Managing Bookwitty France ($2.8M turnover)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager, Baobaz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 - 4/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager, Business &amp; Decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2007 - 7/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project manager, Vision IT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2005 - 12/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager, TIMEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2000 - 12/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultant, Apsyware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/1998 - 6/2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Certified Lotus Professional R4 &amp; R5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master of Science, EFREI - Ecole Française d'Electronique et d'Informatique</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995 - 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maths Sup' / Maths Spé, Lycée Janson-de-Sailly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1992 - 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">High School, Lycée Blaise Pascal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986 - 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Abidjan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificat d'Études Primaires, École Primaire de la Cité Des Arts de Cocody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Abidjan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">École Champollion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983 - 1984</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Alexandria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">podcasting | AI | FOSS | Media &amp; Technology | open source | Podcasting 2.0</w:t>
+        <w:t xml:space="preserve">open source | podcasting | AI | Company Management | Développement Open Source | FOSS | Média numérique | Media &amp; Technology | Monétisation | Monétisation de sites web | Podcasting 2.0 | radio | Recherche sémantique | Systèmes de recommandation | Transcription audio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">French (Native speaker) | English (C2 (Proficient)) | German (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>