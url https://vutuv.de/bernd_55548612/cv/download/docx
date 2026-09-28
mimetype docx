--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">call@berndwenske.com | https://vutuv.de/bernd_55548612</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Kattenberge 59, 21244 Buchholz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/26/1900</w:t>
+        <w:t xml:space="preserve">Date of birth: 26/01/1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Expatriates Coaching | Expats | Fachkräfte | Fachkraft | internationale Fachkräfte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>