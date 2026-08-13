--- v0 (2026-07-22)
+++ v1 (2026-08-13)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bernd Pitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/bernd_pitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Körnerstr. 39, 86157 Augsburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">marketing | online-marketing | social media marketing</w:t>
+        <w:t xml:space="preserve">marketing | online marketing | social media marketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog "That's Publishing": http://www.selbstverstaendlich.de/blog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>