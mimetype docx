--- v0 (2026-07-04)
+++ v1 (2026-08-13)
@@ -31,50 +31,59 @@
         <w:t xml:space="preserve">Sie sind Arbeitnehmer? </w:t>
         <w:br/>
         <w:t xml:space="preserve">Ich unterstütze Sie dabei, den richtigen Job im gewünschten Unternehmen zu finden.</w:t>
         <w:br/>
         <w:t xml:space="preserve">___ </w:t>
         <w:br/>
         <w:t xml:space="preserve">My coachings help people find their vocation, answer personal questions and achieve professional and career goals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bw@menschenundwege.de | +49 4181 9978781 | https://vutuv.de/bernd_wenske</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Soltauer Str. 3 D, 21244 Buchholz in der Nordheide, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 26.01.1900</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bewerber-Unterstützung | German job application | Jobmotivator</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">