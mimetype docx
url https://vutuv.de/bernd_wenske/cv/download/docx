--- v1 (2026-08-13)
+++ v2 (2026-10-18)
@@ -6,57 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bernd Wenske</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sie sind Arbeitnehmer? </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">My coachings help people find their vocation, answer personal questions and achieve professional and career goals.</w:t>
+        <w:t xml:space="preserve">Sie sind Arbeitnehmer? Ich unterstütze Sie dabei, den richtigen Job im gewünschten Unternehmen zu finden. My coachings help people find their vocation, answer personal questions and achieve professional and career goals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">bw@menschenundwege.de | +49 4181 9978781 | https://vutuv.de/bernd_wenske</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Soltauer Str. 3 D, 21244 Buchholz in der Nordheide, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>